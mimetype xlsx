--- v0 (2026-03-05)
+++ v1 (2026-08-24)
@@ -1,62 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{877D3B9F-36E8-4FCD-9A0F-2786112838E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1DC4EB8F-14CC-41E1-999E-E8C1D74E8613}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2076" yWindow="1272" windowWidth="17280" windowHeight="8964" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="46">
   <si>
     <t>Imposte sul gas</t>
   </si>
   <si>
     <t>&lt; 120 m3</t>
   </si>
   <si>
     <t>120-480 m3</t>
   </si>
   <si>
     <t>&gt; 1.560 m3</t>
   </si>
   <si>
     <t>&lt; 1,2 M(m3)</t>
   </si>
   <si>
     <t>&gt; 1,2 M(m3)</t>
   </si>
   <si>
     <t>ACCISA</t>
   </si>
   <si>
     <t>Normale</t>
   </si>
   <si>
@@ -101,605 +101,646 @@
   <si>
     <t>– altre zone</t>
   </si>
   <si>
     <t>Abruzzo</t>
   </si>
   <si>
     <t>– zone climatiche E e F</t>
   </si>
   <si>
     <t>Molise</t>
   </si>
   <si>
     <t>Campania</t>
   </si>
   <si>
     <t>Puglia</t>
   </si>
   <si>
     <t>Basilicata</t>
   </si>
   <si>
     <t>Calabria</t>
   </si>
   <si>
-    <t>ALIQUOTA IVA (%)</t>
-[...1 lines deleted...]
-  <si>
     <t>Fonte: elaborazione ARERA</t>
   </si>
   <si>
-    <t>IMPOSTE                                                             USI CIVILI                                                  USI INDUSTRIALI</t>
-[...5 lines deleted...]
-    <t>480-1.560 m3</t>
+    <t>IMPOSTE</t>
+  </si>
+  <si>
+    <t>Fascia di consumo annuo</t>
   </si>
   <si>
     <r>
-      <t>– territori ex Cassa del Mezzogiorno</t>
+      <t>480-1.560
+m</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="5"/>
-        <color indexed="63"/>
-        <rFont val="Lucida Sans"/>
+        <color indexed="9"/>
+        <rFont val="Arial"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
-      <t>(A)</t>
+      <t>3</t>
     </r>
+  </si>
+  <si>
+    <t>– territori ex Cassa del Mezzogiorno(A)</t>
+  </si>
+  <si>
+    <t>A) Si tratta dei territori indicati dal decreto del Presidente della Repubblica 6 marzo 1978, n. 218.</t>
+  </si>
+  <si>
+    <t>(B) L’addizionale regionale si applica sui consumi nelle regioni a statuto ordinario; non si applica nelle regioni a statuto speciale. La Regione Lombardia ha</t>
+  </si>
+  <si>
+    <t>disapplicato l’addizionale dal 2002 (legge regionale 18 dicembre 2001, n. 27). L’addizionale regionale e l’imposta sostitutiva non si applicano, inoltre,</t>
+  </si>
+  <si>
+    <t>ai consumi per: autotrazione; produzione e autoproduzione di energia elettrica; forze armate per gli usi consentiti; ambasciate, consolati e altre sedi</t>
+  </si>
+  <si>
+    <t>diplomatiche; organizzazioni internazionali riconosciute e ai membri di tali organizzazioni, nei limiti e alle condizioni fissate dalle relative convenzioni</t>
+  </si>
+  <si>
+    <t>o dagli accordi; impieghi considerati fuori campo di applicazione delle accise.</t>
+  </si>
+  <si>
+    <t>USI NON DOMESTICI</t>
+  </si>
+  <si>
+    <t>USI DOMESTICI</t>
+  </si>
+  <si>
+    <t>c€/m3 per le accise e aliquote percentuali per l’IVA</t>
+  </si>
+  <si>
+    <t>ALIQUOTA IVA (%)</t>
   </si>
   <si>
     <r>
       <t>10</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="5"/>
         <color indexed="9"/>
         <rFont val="Lucida Sans"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>(C)</t>
     </r>
   </si>
   <si>
-    <t>(A) Si tratta dei territori indicati dal decreto del Presidente della Repubblica 6 marzo 1978, n. 218.</t>
-[...16 lines deleted...]
-  <si>
     <t>(C) Aliquota per le imprese estrattive, agricole e manifatturiere; per le altre imprese l'aliquota è quella ordinaria.</t>
-  </si>
-[...1 lines deleted...]
-    <t>gennaio 2021; c€/m3 per le accise e aliquote percentuali per l’IVA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="0.00000"/>
   </numFmts>
-  <fonts count="14">
+  <fonts count="15">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="7"/>
       <color indexed="63"/>
       <name val="Arial"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="5"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Lucida Sans"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="7"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color indexed="9"/>
-      <name val="Lucida Sans"/>
-[...20 lines deleted...]
-      <color indexed="63"/>
       <name val="Lucida Sans"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="5"/>
       <color indexed="9"/>
       <name val="Lucida Sans"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
-    <font>
-[...12 lines deleted...]
-    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF557595"/>
+        <fgColor rgb="FF255477"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC0CAD9"/>
+        <fgColor rgb="FF627E9D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF1C5073"/>
+        <fgColor rgb="FFCED5E2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF7C93AE"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
       <top/>
       <bottom style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </left>
       <right style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </right>
       <top style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF231F20"/>
+        <color rgb="FF000000"/>
       </bottom>
-      <diagonal/>
-[...7 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF231F20"/>
       </right>
       <top style="thin">
         <color rgb="FF231F20"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF231F20"/>
       </left>
       <right style="thin">
         <color rgb="FF231F20"/>
       </right>
       <top style="thin">
         <color rgb="FF231F20"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="29">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="4"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="3"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="12" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -835,767 +876,772 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:H41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I38" sqref="I38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="9.33203125" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="19.77734375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="19.83203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="17.33203125" style="1" customWidth="1"/>
-    <col min="3" max="3" width="16.109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.1640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="17.33203125" style="1" customWidth="1"/>
-    <col min="5" max="5" width="16.109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="16.1640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="14" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.33203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="1" t="s">
-        <v>43</v>
-[...3 lines deleted...]
-      <c r="A4" s="7" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="13.35" customHeight="1">
+      <c r="A4" s="5" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="23" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" s="23"/>
+      <c r="E4" s="6"/>
+      <c r="F4" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="G4" s="25"/>
+      <c r="H4" s="3"/>
+    </row>
+    <row r="5" spans="1:8" ht="33.75">
+      <c r="A5" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="7"/>
-[...8 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="B5" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="9" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="9" t="s">
-[...8 lines deleted...]
-      <c r="E5" s="10" t="s">
+      <c r="E5" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="10" t="s">
+      <c r="F5" s="11" t="s">
         <v>4</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="H5" s="3"/>
     </row>
     <row r="6" spans="1:8">
-      <c r="A6" s="14" t="s">
+      <c r="A6" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="14"/>
-[...4 lines deleted...]
-      <c r="G6" s="13"/>
+      <c r="B6" s="20"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="21"/>
       <c r="H6" s="3"/>
     </row>
     <row r="7" spans="1:8">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="16">
+      <c r="B7" s="14">
         <v>4.4000000000000004</v>
       </c>
-      <c r="C7" s="16">
+      <c r="C7" s="14">
         <v>17.5</v>
       </c>
-      <c r="D7" s="16">
+      <c r="D7" s="14">
         <v>17</v>
       </c>
-      <c r="E7" s="16">
+      <c r="E7" s="14">
         <v>18.600000000000001</v>
       </c>
-      <c r="F7" s="17">
+      <c r="F7" s="15">
         <v>1.2498</v>
       </c>
-      <c r="G7" s="17">
+      <c r="G7" s="15">
         <v>0.74990000000000001</v>
       </c>
       <c r="H7" s="3"/>
     </row>
-    <row r="8" spans="1:8" ht="20.399999999999999">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:8" ht="22.5">
+      <c r="A8" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="16">
+      <c r="B8" s="14">
         <v>3.8</v>
       </c>
-      <c r="C8" s="16">
+      <c r="C8" s="14">
         <v>13.5</v>
       </c>
-      <c r="D8" s="16">
+      <c r="D8" s="14">
         <v>12</v>
       </c>
-      <c r="E8" s="16">
+      <c r="E8" s="14">
         <v>15</v>
       </c>
-      <c r="F8" s="17">
+      <c r="F8" s="15">
         <v>1.2498</v>
       </c>
-      <c r="G8" s="17">
+      <c r="G8" s="15">
         <v>0.74990000000000001</v>
       </c>
       <c r="H8" s="3"/>
     </row>
-    <row r="9" spans="1:8" ht="13.2" customHeight="1">
-      <c r="A9" s="14" t="s">
+    <row r="9" spans="1:8" ht="13.35" customHeight="1">
+      <c r="A9" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="14"/>
-[...4 lines deleted...]
-      <c r="G9" s="13"/>
+      <c r="B9" s="20"/>
+      <c r="C9" s="20"/>
+      <c r="D9" s="20"/>
+      <c r="E9" s="20"/>
+      <c r="F9" s="20"/>
+      <c r="G9" s="21"/>
       <c r="H9" s="3"/>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="15" t="s">
+      <c r="A10" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="B10" s="18">
+      <c r="B10" s="16">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C10" s="18">
+      <c r="C10" s="16">
         <v>2.58</v>
       </c>
-      <c r="D10" s="18">
+      <c r="D10" s="16">
         <v>2.58</v>
       </c>
-      <c r="E10" s="18">
+      <c r="E10" s="16">
         <v>2.58</v>
       </c>
-      <c r="F10" s="18">
+      <c r="F10" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G10" s="18">
+      <c r="G10" s="16">
         <v>0.52</v>
       </c>
       <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="15" t="s">
+      <c r="A11" s="13" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="18">
+      <c r="B11" s="16">
         <v>0.77470000000000006</v>
       </c>
-      <c r="C11" s="18">
+      <c r="C11" s="16">
         <v>2.3241000000000001</v>
       </c>
-      <c r="D11" s="18">
+      <c r="D11" s="16">
         <v>2.5823</v>
       </c>
-      <c r="E11" s="18">
+      <c r="E11" s="16">
         <v>3.0987</v>
       </c>
-      <c r="F11" s="18">
+      <c r="F11" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G11" s="18">
+      <c r="G11" s="16">
         <v>0.51649999999999996</v>
       </c>
       <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="15" t="s">
+      <c r="A12" s="13" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="4"/>
-[...4 lines deleted...]
-      <c r="G12" s="4"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="17"/>
+      <c r="D12" s="17"/>
+      <c r="E12" s="17"/>
+      <c r="F12" s="17"/>
+      <c r="G12" s="17"/>
       <c r="H12" s="3"/>
     </row>
-    <row r="13" spans="1:8">
-      <c r="A13" s="15" t="s">
+    <row r="13" spans="1:8" ht="22.5">
+      <c r="A13" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="18">
+      <c r="B13" s="16">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C13" s="18">
+      <c r="C13" s="16">
         <v>2.58</v>
       </c>
-      <c r="D13" s="18">
+      <c r="D13" s="16">
         <v>2.58</v>
       </c>
-      <c r="E13" s="18">
+      <c r="E13" s="16">
         <v>2.58</v>
       </c>
-      <c r="F13" s="18">
+      <c r="F13" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G13" s="18">
+      <c r="G13" s="16">
         <v>0.52</v>
       </c>
       <c r="H13" s="3"/>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="15" t="s">
+      <c r="A14" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="18">
+      <c r="B14" s="16">
         <v>1.55</v>
       </c>
-      <c r="C14" s="18">
+      <c r="C14" s="16">
         <v>1.55</v>
       </c>
-      <c r="D14" s="18">
+      <c r="D14" s="16">
         <v>1.55</v>
       </c>
-      <c r="E14" s="18">
+      <c r="E14" s="16">
         <v>1.55</v>
       </c>
-      <c r="F14" s="18">
+      <c r="F14" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G14" s="18">
+      <c r="G14" s="16">
         <v>0.52</v>
       </c>
       <c r="H14" s="3"/>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="15" t="s">
+      <c r="A15" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="18">
+      <c r="B15" s="16">
         <v>1.03</v>
       </c>
-      <c r="C15" s="18">
+      <c r="C15" s="16">
         <v>1.03</v>
       </c>
-      <c r="D15" s="18">
+      <c r="D15" s="16">
         <v>1.03</v>
       </c>
-      <c r="E15" s="18">
+      <c r="E15" s="16">
         <v>1.03</v>
       </c>
-      <c r="F15" s="18">
+      <c r="F15" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G15" s="18">
+      <c r="G15" s="16">
         <v>0.52</v>
       </c>
       <c r="H15" s="3"/>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="15" t="s">
+      <c r="A16" s="13" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="18">
+      <c r="B16" s="16">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C16" s="18">
+      <c r="C16" s="16">
         <v>3.0987399999999998</v>
       </c>
-      <c r="D16" s="18">
+      <c r="D16" s="16">
         <v>3.0987399999999998</v>
       </c>
-      <c r="E16" s="18">
+      <c r="E16" s="16">
         <v>3.0987399999999998</v>
       </c>
-      <c r="F16" s="18">
+      <c r="F16" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G16" s="18">
+      <c r="G16" s="16">
         <v>0.51646000000000003</v>
       </c>
       <c r="H16" s="3"/>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="15" t="s">
+      <c r="A17" s="13" t="s">
         <v>17</v>
       </c>
-      <c r="B17" s="18">
+      <c r="B17" s="16">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C17" s="18">
+      <c r="C17" s="16">
         <v>3.0987</v>
       </c>
-      <c r="D17" s="18">
+      <c r="D17" s="16">
         <v>3.0987</v>
       </c>
-      <c r="E17" s="18">
+      <c r="E17" s="16">
         <v>3.0987</v>
       </c>
-      <c r="F17" s="18">
+      <c r="F17" s="16">
         <v>0.6</v>
       </c>
-      <c r="G17" s="18">
+      <c r="G17" s="16">
         <v>0.52</v>
       </c>
       <c r="H17" s="3"/>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="15" t="s">
+      <c r="A18" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B18" s="18">
+      <c r="B18" s="16">
         <v>0.51649999999999996</v>
       </c>
-      <c r="C18" s="18">
+      <c r="C18" s="16">
         <v>0.51649999999999996</v>
       </c>
-      <c r="D18" s="18">
+      <c r="D18" s="16">
         <v>0.51649999999999996</v>
       </c>
-      <c r="E18" s="18">
+      <c r="E18" s="16">
         <v>0.51649999999999996</v>
       </c>
-      <c r="F18" s="18">
+      <c r="F18" s="16">
         <v>0.51649999999999996</v>
       </c>
-      <c r="G18" s="18">
+      <c r="G18" s="16">
         <v>0.51649999999999996</v>
       </c>
       <c r="H18" s="3"/>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="15" t="s">
+      <c r="A19" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="B19" s="18">
+      <c r="B19" s="16">
         <v>1.55</v>
       </c>
-      <c r="C19" s="18">
+      <c r="C19" s="16">
         <v>1.81</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="16">
         <v>2.0699999999999998</v>
       </c>
-      <c r="E19" s="18">
+      <c r="E19" s="16">
         <v>2.58</v>
       </c>
-      <c r="F19" s="18">
+      <c r="F19" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G19" s="18">
+      <c r="G19" s="16">
         <v>0.52</v>
       </c>
       <c r="H19" s="3"/>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="15" t="s">
+      <c r="A20" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="B20" s="4"/>
-[...4 lines deleted...]
-      <c r="G20" s="4"/>
+      <c r="B20" s="17"/>
+      <c r="C20" s="17"/>
+      <c r="D20" s="17"/>
+      <c r="E20" s="17"/>
+      <c r="F20" s="17"/>
+      <c r="G20" s="17"/>
       <c r="H20" s="3"/>
     </row>
-    <row r="21" spans="1:8" ht="20.399999999999999">
-[...3 lines deleted...]
-      <c r="B21" s="18">
+    <row r="21" spans="1:8" ht="22.5">
+      <c r="A21" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="16">
         <v>1.9</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C21" s="16">
         <v>3.0990000000000002</v>
       </c>
-      <c r="D21" s="18">
+      <c r="D21" s="16">
         <v>3.0990000000000002</v>
       </c>
-      <c r="E21" s="18">
+      <c r="E21" s="16">
         <v>3.0990000000000002</v>
       </c>
-      <c r="F21" s="18">
+      <c r="F21" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G21" s="18">
+      <c r="G21" s="16">
         <v>0.51600000000000001</v>
       </c>
       <c r="H21" s="3"/>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="15" t="s">
+      <c r="A22" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B22" s="16">
         <v>2.2000000000000002</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C22" s="16">
         <v>3.0990000000000002</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="16">
         <v>3.0990000000000002</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E22" s="16">
         <v>3.0990000000000002</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F22" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G22" s="18">
+      <c r="G22" s="16">
         <v>0.51600000000000001</v>
       </c>
       <c r="H22" s="3"/>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="15" t="s">
+      <c r="A23" s="13" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="4"/>
-[...4 lines deleted...]
-      <c r="G23" s="4"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="17"/>
       <c r="H23" s="3"/>
     </row>
-    <row r="24" spans="1:8">
-      <c r="A24" s="15" t="s">
+    <row r="24" spans="1:8" ht="22.5">
+      <c r="A24" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="18">
+      <c r="B24" s="16">
         <v>1.0329999999999999</v>
       </c>
-      <c r="C24" s="18">
+      <c r="C24" s="16">
         <v>1.0329999999999999</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="16">
         <v>1.0329999999999999</v>
       </c>
-      <c r="E24" s="18">
+      <c r="E24" s="16">
         <v>1.0329999999999999</v>
       </c>
-      <c r="F24" s="18">
+      <c r="F24" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G24" s="18">
+      <c r="G24" s="16">
         <v>0.51600000000000001</v>
       </c>
       <c r="H24" s="3"/>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="15" t="s">
+      <c r="A25" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="B25" s="18">
+      <c r="B25" s="16">
         <v>1.9</v>
       </c>
-      <c r="C25" s="18">
+      <c r="C25" s="16">
         <v>2.3241000000000001</v>
       </c>
-      <c r="D25" s="18">
+      <c r="D25" s="16">
         <v>2.5823</v>
       </c>
-      <c r="E25" s="18">
+      <c r="E25" s="16">
         <v>2.5823</v>
       </c>
-      <c r="F25" s="18">
+      <c r="F25" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G25" s="18">
+      <c r="G25" s="16">
         <v>0.51600000000000001</v>
       </c>
       <c r="H25" s="3"/>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="15" t="s">
+      <c r="A26" s="13" t="s">
         <v>24</v>
       </c>
-      <c r="B26" s="18">
+      <c r="B26" s="16">
         <v>1.9</v>
       </c>
-      <c r="C26" s="18">
+      <c r="C26" s="16">
         <v>3.0987</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D26" s="16">
         <v>3.0987</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="16">
         <v>3.0987</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F26" s="16">
         <v>0.62</v>
       </c>
-      <c r="G26" s="18">
+      <c r="G26" s="16">
         <v>0.52</v>
       </c>
       <c r="H26" s="3"/>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="15" t="s">
+      <c r="A27" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B27" s="18">
+      <c r="B27" s="16">
         <v>1.9</v>
       </c>
-      <c r="C27" s="18">
+      <c r="C27" s="16">
         <v>3.1</v>
       </c>
-      <c r="D27" s="18">
+      <c r="D27" s="16">
         <v>3.1</v>
       </c>
-      <c r="E27" s="18">
+      <c r="E27" s="16">
         <v>3.1</v>
       </c>
-      <c r="F27" s="18">
+      <c r="F27" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G27" s="18">
+      <c r="G27" s="16">
         <v>0.52</v>
       </c>
       <c r="H27" s="3"/>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="15" t="s">
+      <c r="A28" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="18">
+      <c r="B28" s="16">
         <v>1.9</v>
       </c>
-      <c r="C28" s="18">
+      <c r="C28" s="16">
         <v>3.0979999999999999</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D28" s="16">
         <v>3.0979999999999999</v>
       </c>
-      <c r="E28" s="18">
+      <c r="E28" s="16">
         <v>3.0979999999999999</v>
       </c>
-      <c r="F28" s="18">
+      <c r="F28" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G28" s="18">
+      <c r="G28" s="16">
         <v>0.51646000000000003</v>
       </c>
       <c r="H28" s="3"/>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="15" t="s">
+      <c r="A29" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B29" s="16">
         <v>1.9</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="16">
         <v>2.5822799999999999</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D29" s="16">
         <v>2.5822799999999999</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E29" s="16">
         <v>2.5822799999999999</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="G29" s="18">
+      <c r="G29" s="16">
+        <v>0.51646000000000003</v>
+      </c>
+      <c r="H29" s="3"/>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="B30" s="16">
+        <v>1.9</v>
+      </c>
+      <c r="C30" s="16">
+        <v>2.5819999999999999</v>
+      </c>
+      <c r="D30" s="16">
+        <v>2.5819999999999999</v>
+      </c>
+      <c r="E30" s="16">
+        <v>3.0990000000000002</v>
+      </c>
+      <c r="F30" s="16">
         <v>0.62490000000000001</v>
       </c>
-      <c r="H29" s="3"/>
-[...20 lines deleted...]
-      <c r="G30" s="18">
+      <c r="G30" s="16">
         <v>0.51649999999999996</v>
       </c>
       <c r="H30" s="3"/>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="20" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="21">
+      <c r="A31" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="27">
         <v>10</v>
       </c>
-      <c r="C31" s="21">
+      <c r="C31" s="27">
         <v>10</v>
       </c>
-      <c r="D31" s="21">
+      <c r="D31" s="27">
         <v>22</v>
       </c>
-      <c r="E31" s="21">
+      <c r="E31" s="27">
         <v>22</v>
       </c>
-      <c r="F31" s="22" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="F31" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="G31" s="28" t="s">
+        <v>44</v>
       </c>
       <c r="H31" s="3"/>
     </row>
-    <row r="32" spans="1:8" ht="11.4" customHeight="1">
-[...7 lines deleted...]
-      <c r="H32" s="5"/>
+    <row r="32" spans="1:8" ht="11.45" customHeight="1">
+      <c r="A32" s="22"/>
+      <c r="B32" s="22"/>
+      <c r="C32" s="22"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="22"/>
+      <c r="H32" s="22"/>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="35" spans="1:6">
-      <c r="A35" s="23" t="s">
+      <c r="A35" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="4"/>
+      <c r="C35" s="4"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
+      <c r="F35" s="4"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B36" s="4"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B35" s="23"/>
-[...6 lines deleted...]
-      <c r="A36" s="23" t="s">
+      <c r="B37" s="4"/>
+      <c r="C37" s="4"/>
+      <c r="D37" s="4"/>
+      <c r="E37" s="4"/>
+      <c r="F37" s="4"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="B36" s="23"/>
-[...6 lines deleted...]
-      <c r="A37" s="23" t="s">
+      <c r="B38" s="4"/>
+      <c r="C38" s="4"/>
+      <c r="D38" s="4"/>
+      <c r="E38" s="4"/>
+      <c r="F38" s="4"/>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B37" s="23"/>
-[...6 lines deleted...]
-      <c r="A38" s="23" t="s">
+      <c r="B39" s="4"/>
+      <c r="C39" s="4"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+      <c r="F39" s="4"/>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="23"/>
-[...23 lines deleted...]
-      <c r="F40" s="23"/>
+      <c r="B40" s="4"/>
+      <c r="C40" s="4"/>
+      <c r="D40" s="4"/>
+      <c r="E40" s="4"/>
+      <c r="F40" s="4"/>
     </row>
     <row r="41" spans="1:6">
-      <c r="A41" s="23" t="s">
-[...6 lines deleted...]
-      <c r="F41" s="23"/>
+      <c r="A41" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B41" s="4"/>
+      <c r="C41" s="4"/>
+      <c r="D41" s="4"/>
+      <c r="E41" s="4"/>
+      <c r="F41" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="5">
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A9:G9"/>
     <mergeCell ref="A32:H32"/>
-    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="F4:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Table 1</vt:lpstr>
     </vt:vector>